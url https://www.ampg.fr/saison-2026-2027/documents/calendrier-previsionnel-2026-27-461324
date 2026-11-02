--- v0 (2026-09-18)
+++ v1 (2026-11-02)
@@ -1,84 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Mon Drive\Comité\Saison 2026 2027\CALENDRIERS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E9B3150C-DF5E-4293-9556-BDCD3F5EB9BC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D1B8223F-BE94-4291-95F0-18A60D235A7B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="6" xr2:uid="{AA0E9C56-EBB1-5641-86E5-44116F83F1BD}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{AA0E9C56-EBB1-5641-86E5-44116F83F1BD}"/>
   </bookViews>
   <sheets>
     <sheet name="CALENDRIER GENERAL" sheetId="1" r:id="rId1"/>
-    <sheet name="INTERCLUBS" sheetId="7" r:id="rId2"/>
-[...4 lines deleted...]
-    <sheet name="SENIORS" sheetId="8" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="509" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="90">
   <si>
     <t>ST MARCEL</t>
   </si>
   <si>
     <t>LABEL A</t>
   </si>
   <si>
     <t xml:space="preserve">STAGE </t>
   </si>
   <si>
     <t>LA TALAUDIERE</t>
   </si>
   <si>
     <t>10/11-oct</t>
   </si>
   <si>
     <t>LE LUC</t>
   </si>
   <si>
     <t>LABEL EXELENCE</t>
   </si>
   <si>
     <t>CEYRAT</t>
   </si>
   <si>
@@ -87,481 +75,284 @@
   <si>
     <t>BENJAMINS 2016 - 2015</t>
   </si>
   <si>
     <t>MINIMES  2014 - 2013</t>
   </si>
   <si>
     <t>CADETS  2012 - 2011 - 2010</t>
   </si>
   <si>
     <t>JUNIORS  2009 - 2008 - 2007</t>
   </si>
   <si>
     <t>CALENDRIER  2026 - 2027</t>
   </si>
   <si>
     <t>19/20/21-oct</t>
   </si>
   <si>
     <t>20/21/22-oct</t>
   </si>
   <si>
     <t>CIRCUIT</t>
   </si>
   <si>
-    <t>PRIVAS</t>
-[...10 lines deleted...]
-  <si>
     <t>TERNIER</t>
   </si>
   <si>
     <t>LIMOGES</t>
   </si>
   <si>
     <t>BOURGES</t>
   </si>
   <si>
-    <t xml:space="preserve">26/27 - oct  </t>
-[...4 lines deleted...]
-  <si>
     <t>ST ETIENNE</t>
   </si>
   <si>
     <t>RIORGES</t>
   </si>
   <si>
     <t>OPEN</t>
   </si>
   <si>
     <t>ANDREZIEUX</t>
   </si>
   <si>
     <t>TOURNOI NATIONAL</t>
   </si>
   <si>
     <t>RUMILLY</t>
   </si>
   <si>
     <t>21/22 -nov</t>
   </si>
   <si>
     <t>TOURNOI EXELENCE</t>
   </si>
   <si>
     <t>FORGES LES EAUX</t>
   </si>
   <si>
     <t>LE CHAMBON  FELLES</t>
   </si>
   <si>
     <t xml:space="preserve">CHAMP LOIRE </t>
   </si>
   <si>
-    <t>ROCHE LA MOLIERE</t>
-[...1 lines deleted...]
-  <si>
     <t>GRAINES CHAMPIONS 2020 /19 / 18 / 17</t>
   </si>
   <si>
     <t>PORTES / VALENCES</t>
   </si>
   <si>
     <t xml:space="preserve">27/28/29 - dec               </t>
   </si>
   <si>
     <t>STAGE LA TALAUDIERE</t>
   </si>
   <si>
     <t>26/27/28/29 -dec</t>
   </si>
   <si>
     <t>Italie</t>
   </si>
   <si>
     <t xml:space="preserve">27/28/29 - dec        </t>
   </si>
   <si>
     <t>ROMANS / ISERE</t>
   </si>
   <si>
     <t>ORLEANS</t>
   </si>
   <si>
     <t xml:space="preserve">ST POURCAINT </t>
   </si>
   <si>
     <t>CHAMP INTERDEP</t>
   </si>
   <si>
-    <t>EQUIPES POUSSINS ET MINI POUSSINS</t>
-[...1 lines deleted...]
-  <si>
     <t>BRIGNAIS</t>
   </si>
   <si>
     <t>CHAMP EQUIPES LOIRE</t>
   </si>
   <si>
     <t>CHAMP AURA</t>
   </si>
   <si>
     <t>AIX EN PROVENCE</t>
   </si>
   <si>
     <t>16/17/18/19 -fev</t>
   </si>
   <si>
     <t>GRENOBLE</t>
   </si>
   <si>
     <t>STAGE POLES</t>
   </si>
   <si>
     <t xml:space="preserve">STAGE ELITE M/C </t>
   </si>
   <si>
     <t>TOURNOI CADET 1</t>
   </si>
   <si>
     <t>AMIENS</t>
   </si>
   <si>
-    <t>22/23 - fev</t>
-[...1 lines deleted...]
-  <si>
     <t>24/25/26 - fev</t>
   </si>
   <si>
     <t>STAGE DEPARTEMENTAL</t>
   </si>
   <si>
     <t xml:space="preserve">ST ETIENNE </t>
   </si>
   <si>
     <t>CHAMP France 1D</t>
   </si>
   <si>
     <t>CHAMP LOIRE 1 D</t>
   </si>
   <si>
     <t>PARIS</t>
   </si>
   <si>
     <t>6/7-mars</t>
   </si>
   <si>
     <t>CHAMP AURA ESPOIRS</t>
   </si>
   <si>
     <t xml:space="preserve">CHAMP AURA </t>
   </si>
   <si>
     <t xml:space="preserve">20/21-mars </t>
   </si>
   <si>
     <t>COUPE France</t>
   </si>
   <si>
     <t xml:space="preserve">27/28/29 - mars       </t>
   </si>
   <si>
-    <t xml:space="preserve">CHAMP France </t>
-[...1 lines deleted...]
-  <si>
     <t>STAGE /SELECTION</t>
   </si>
   <si>
     <t>FRONTIGNAN</t>
   </si>
   <si>
     <t xml:space="preserve">CHAMP INTERDEP </t>
   </si>
   <si>
     <t>CHAMP LOIRE SENIORS</t>
   </si>
   <si>
     <t>12/13/14-avr</t>
   </si>
   <si>
-    <t>15/16-avr</t>
-[...1 lines deleted...]
-  <si>
     <t>17/18-avr</t>
   </si>
   <si>
     <t>COUPE DE France DEPART</t>
   </si>
   <si>
     <t>20/21/22/23-avr</t>
   </si>
   <si>
     <t>STAGE detection pole</t>
   </si>
   <si>
     <t>CHAMP AURA EQUIPES CLUBS</t>
   </si>
   <si>
     <t>CHAMP France 2D CADETS ET 3D CADETTES</t>
   </si>
   <si>
-    <t>CALENDRIER  2026/2027</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">INTER C </t>
   </si>
   <si>
     <t>DATES</t>
   </si>
   <si>
     <t>LIEUX</t>
   </si>
   <si>
     <t>COMPETS STAGES</t>
   </si>
   <si>
     <t xml:space="preserve">CHAMP France 3D CADETS ET ESPOIRS </t>
   </si>
   <si>
     <t>20 dec</t>
   </si>
   <si>
     <t>19-dec</t>
   </si>
   <si>
-    <t>21/22-DEC</t>
-[...4 lines deleted...]
-  <si>
     <t>24/25/26-fevr</t>
   </si>
   <si>
-    <t xml:space="preserve">27/28 - mars       </t>
-[...1 lines deleted...]
-  <si>
     <t>EQUIPE INTERDEP</t>
   </si>
   <si>
     <t>CHAMP LOIRE 2 D ET 3D</t>
   </si>
   <si>
-    <t>15/16 - avr</t>
-[...151 lines deleted...]
-  <si>
     <t>YSSINGEAUX</t>
   </si>
   <si>
-    <t>11 04</t>
+    <t>VICHY</t>
+  </si>
+  <si>
+    <t>EQUIPES Pays</t>
+  </si>
+  <si>
+    <t>?</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHAMP LOIRE  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
-      <name val="Aptos Narrow"/>
-[...6 lines deleted...]
-      <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -575,102 +366,84 @@
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-[...24 lines deleted...]
-      <color theme="1"/>
+      <sz val="20"/>
+      <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF92D050"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="30">
+  <borders count="25">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -710,95 +483,50 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...43 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -812,591 +540,451 @@
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...119 lines deleted...]
-      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...61 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="104">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="6" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="6" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="6" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="6" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="9" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="16" fontId="7" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...138 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...118 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1679,2854 +1267,1154 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8353C717-A3B9-2F42-A466-FC4E62DD3BCE}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N37"/>
+  <dimension ref="A1:N35"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A7" zoomScale="51" zoomScaleNormal="75" zoomScaleSheetLayoutView="50" workbookViewId="0">
-      <selection activeCell="N21" sqref="N21"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="51" zoomScaleNormal="75" zoomScaleSheetLayoutView="50" workbookViewId="0">
+      <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24.625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="23.5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="23.5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="27.5" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="27" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="25.625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="26.875" customWidth="1"/>
     <col min="11" max="11" width="24.125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="25.625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="25.5" customWidth="1"/>
     <col min="14" max="14" width="22.125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="2" customFormat="1" ht="47.25" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A1" s="79" t="s">
+      <c r="A1" s="61" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="80"/>
-[...11 lines deleted...]
-      <c r="N1" s="81"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="63"/>
     </row>
     <row r="2" spans="1:14" s="3" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A2" s="74" t="s">
+      <c r="A2" s="56" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="76"/>
-      <c r="C2" s="74" t="s">
+      <c r="B2" s="58"/>
+      <c r="C2" s="56" t="s">
         <v>9</v>
       </c>
-      <c r="D2" s="75"/>
-[...1 lines deleted...]
-      <c r="F2" s="74" t="s">
+      <c r="D2" s="57"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="56" t="s">
         <v>10</v>
       </c>
-      <c r="G2" s="75"/>
-[...1 lines deleted...]
-      <c r="I2" s="74" t="s">
+      <c r="G2" s="57"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="J2" s="75"/>
-[...1 lines deleted...]
-      <c r="L2" s="78" t="s">
+      <c r="J2" s="57"/>
+      <c r="K2" s="59"/>
+      <c r="L2" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="M2" s="75"/>
-      <c r="N2" s="77"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="59"/>
     </row>
     <row r="3" spans="1:14" s="4" customFormat="1" ht="27" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="9" t="s">
+      <c r="A3" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="B3" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="C3" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="D3" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="E3" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="F3" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="G3" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="H3" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="I3" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="J3" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="K3" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="L3" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="M3" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="N3" s="11" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="13">
+        <v>46312</v>
+      </c>
+      <c r="B4" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="13">
+        <v>46299</v>
+      </c>
+      <c r="D4" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E4" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="13">
+        <v>46299</v>
+      </c>
+      <c r="G4" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="H4" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="I4" s="13">
+        <v>46291</v>
+      </c>
+      <c r="J4" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="K4" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="L4" s="18">
+        <v>46292</v>
+      </c>
+      <c r="M4" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="N4" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="21">
+        <v>46354</v>
+      </c>
+      <c r="B5" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="21">
+        <v>46312</v>
+      </c>
+      <c r="D5" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="E5" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="G5" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="H5" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="I5" s="21">
+        <v>46299</v>
+      </c>
+      <c r="J5" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="K5" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="L5" s="25">
+        <v>46299</v>
+      </c>
+      <c r="M5" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="N5" s="24" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="21">
+        <v>46368</v>
+      </c>
+      <c r="B6" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" s="21">
+        <v>46341</v>
+      </c>
+      <c r="D6" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="21">
+        <v>46326</v>
+      </c>
+      <c r="G6" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="I6" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="K6" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="L6" s="25">
+        <v>46312</v>
+      </c>
+      <c r="M6" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="N6" s="24" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B7" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="21">
+        <v>46354</v>
+      </c>
+      <c r="D7" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="E7" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7" s="21">
+        <v>46333</v>
+      </c>
+      <c r="G7" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="H7" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" s="21">
+        <v>46313</v>
+      </c>
+      <c r="J7" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="K7" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="L7" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="N7" s="24" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" s="30" t="s">
+        <v>80</v>
+      </c>
+      <c r="D8" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="F8" s="21">
+        <v>46355</v>
+      </c>
+      <c r="G8" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="H8" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="I8" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="J8" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="K8" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="L8" s="25">
+        <v>46326</v>
+      </c>
+      <c r="M8" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="N8" s="24" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="21">
+        <v>46053</v>
+      </c>
+      <c r="B9" s="51" t="s">
+        <v>87</v>
+      </c>
+      <c r="C9" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="E9" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="F9" s="27">
+        <v>46361</v>
+      </c>
+      <c r="G9" s="28" t="s">
+        <v>89</v>
+      </c>
+      <c r="H9" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="I9" s="21">
+        <v>46326</v>
+      </c>
+      <c r="J9" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="K9" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="L9" s="25">
+        <v>46340</v>
+      </c>
+      <c r="M9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="N9" s="24" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="21">
+        <v>46059</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" s="27">
+        <v>46045</v>
+      </c>
+      <c r="D10" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="21">
+        <v>46375</v>
+      </c>
+      <c r="G10" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="H10" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="I10" s="21">
+        <v>46333</v>
+      </c>
+      <c r="J10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="K10" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="L10" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="M10" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="N10" s="24" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="21">
+        <v>46081</v>
+      </c>
+      <c r="B11" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="C11" s="27">
+        <v>46059</v>
+      </c>
+      <c r="D11" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="E11" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="G11" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="H11" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="I11" s="21">
+        <v>46354</v>
+      </c>
+      <c r="J11" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="K11" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="L11" s="25">
+        <v>46375</v>
+      </c>
+      <c r="M11" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="N11" s="24" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="21">
+        <v>46185</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="E12" s="20"/>
+      <c r="F12" s="21">
+        <v>46031</v>
+      </c>
+      <c r="G12" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="H12" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="I12" s="27">
+        <v>46361</v>
+      </c>
+      <c r="J12" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="K12" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="L12" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="M12" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="N12" s="24" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" ht="78" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="35"/>
+      <c r="B13" s="20"/>
+      <c r="C13" s="21">
+        <v>46081</v>
+      </c>
+      <c r="D13" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="E13" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="F13" s="21">
+        <v>46039</v>
+      </c>
+      <c r="G13" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="H13" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="I13" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="J13" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="K13" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="L13" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="M13" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="N13" s="24" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="35"/>
+      <c r="B14" s="20"/>
+      <c r="C14" s="27">
+        <v>46115</v>
+      </c>
+      <c r="D14" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="E14" s="52" t="s">
         <v>88</v>
       </c>
-      <c r="B3" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="9" t="s">
+      <c r="F14" s="27">
+        <v>46046</v>
+      </c>
+      <c r="G14" s="28" t="s">
+        <v>66</v>
+      </c>
+      <c r="H14" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="I14" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="J14" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="K14" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="L14" s="25">
+        <v>46032</v>
+      </c>
+      <c r="M14" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="N14" s="24" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="35"/>
+      <c r="B15" s="20"/>
+      <c r="C15" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="D15" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="E15" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" s="21">
+        <v>46053</v>
+      </c>
+      <c r="G15" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="H15" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="I15" s="21">
+        <v>46032</v>
+      </c>
+      <c r="J15" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="K15" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="L15" s="33">
+        <v>46046</v>
+      </c>
+      <c r="M15" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="N15" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="35"/>
+      <c r="B16" s="20"/>
+      <c r="C16" s="36">
+        <v>46165</v>
+      </c>
+      <c r="D16" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="27">
+        <v>46059</v>
+      </c>
+      <c r="G16" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="H16" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="I16" s="21">
+        <v>46039</v>
+      </c>
+      <c r="J16" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="K16" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="L16" s="34">
+        <v>46067</v>
+      </c>
+      <c r="M16" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="N16" s="24" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="35"/>
+      <c r="B17" s="20"/>
+      <c r="C17" s="35"/>
+      <c r="D17" s="22"/>
+      <c r="E17" s="20"/>
+      <c r="F17" s="27">
+        <v>46067</v>
+      </c>
+      <c r="G17" s="28" t="s">
+        <v>60</v>
+      </c>
+      <c r="H17" s="52" t="s">
         <v>88</v>
       </c>
-      <c r="D3" s="11" t="s">
-[...5 lines deleted...]
-      <c r="F3" s="9" t="s">
+      <c r="I17" s="27">
+        <v>46052</v>
+      </c>
+      <c r="J17" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="K17" s="50" t="s">
+        <v>86</v>
+      </c>
+      <c r="L17" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="M17" s="23" t="s">
+        <v>48</v>
+      </c>
+      <c r="N17" s="24" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="35"/>
+      <c r="B18" s="20"/>
+      <c r="C18" s="35"/>
+      <c r="D18" s="22"/>
+      <c r="E18" s="20"/>
+      <c r="F18" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="G18" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="H18" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="I18" s="27">
+        <v>46066</v>
+      </c>
+      <c r="J18" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="K18" s="50" t="s">
         <v>88</v>
       </c>
-      <c r="G3" s="11" t="s">
-[...52 lines deleted...]
-      <c r="J4" s="17" t="s">
+      <c r="L18" s="25">
+        <v>46074</v>
+      </c>
+      <c r="M18" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="N18" s="24" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="35"/>
+      <c r="B19" s="20"/>
+      <c r="C19" s="35"/>
+      <c r="D19" s="22"/>
+      <c r="E19" s="20"/>
+      <c r="F19" s="19" t="s">
+        <v>82</v>
+      </c>
+      <c r="G19" s="22" t="s">
+        <v>64</v>
+      </c>
+      <c r="H19" s="20"/>
+      <c r="I19" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="J19" s="23" t="s">
+        <v>48</v>
+      </c>
+      <c r="K19" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="L19" s="33">
+        <v>46095</v>
+      </c>
+      <c r="M19" s="28" t="s">
+        <v>60</v>
+      </c>
+      <c r="N19" s="32"/>
+    </row>
+    <row r="20" spans="1:14" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="35"/>
+      <c r="B20" s="20"/>
+      <c r="C20" s="35"/>
+      <c r="D20" s="22"/>
+      <c r="E20" s="20"/>
+      <c r="F20" s="21">
+        <v>46074</v>
+      </c>
+      <c r="G20" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="K4" s="18" t="s">
-[...34 lines deleted...]
-      <c r="H5" s="21" t="s">
+      <c r="H20" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="I20" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="J20" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="K20" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="22">
-[...40 lines deleted...]
-      <c r="H6" s="21" t="s">
+      <c r="L20" s="33">
+        <v>46095</v>
+      </c>
+      <c r="M20" s="28" t="s">
+        <v>60</v>
+      </c>
+      <c r="N20" s="32"/>
+    </row>
+    <row r="21" spans="1:14" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="35"/>
+      <c r="B21" s="20"/>
+      <c r="C21" s="35"/>
+      <c r="D21" s="22"/>
+      <c r="E21" s="20"/>
+      <c r="F21" s="37" t="s">
+        <v>61</v>
+      </c>
+      <c r="G21" s="28" t="s">
+        <v>62</v>
+      </c>
+      <c r="H21" s="29" t="s">
+        <v>57</v>
+      </c>
+      <c r="I21" s="21">
+        <v>46073</v>
+      </c>
+      <c r="J21" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="K21" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="L21" s="33">
+        <v>46123</v>
+      </c>
+      <c r="M21" s="28" t="s">
+        <v>67</v>
+      </c>
+      <c r="N21" s="50" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="40"/>
+      <c r="B22" s="41"/>
+      <c r="C22" s="35"/>
+      <c r="D22" s="22"/>
+      <c r="E22" s="20"/>
+      <c r="F22" s="39" t="s">
+        <v>63</v>
+      </c>
+      <c r="G22" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="H22" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="I22" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="J22" s="28" t="s">
+        <v>55</v>
+      </c>
+      <c r="K22" s="32" t="s">
+        <v>57</v>
+      </c>
+      <c r="L22" s="38"/>
+      <c r="M22" s="23"/>
+      <c r="N22" s="24"/>
+    </row>
+    <row r="23" spans="1:14" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="6"/>
+      <c r="B23" s="6"/>
+      <c r="C23" s="40"/>
+      <c r="D23" s="42"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="21">
+        <v>46115</v>
+      </c>
+      <c r="G23" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="H23" s="20"/>
+      <c r="I23" s="27">
+        <v>46094</v>
+      </c>
+      <c r="J23" s="28" t="s">
+        <v>59</v>
+      </c>
+      <c r="K23" s="32"/>
+      <c r="L23" s="38"/>
+      <c r="M23" s="23"/>
+      <c r="N23" s="24"/>
+    </row>
+    <row r="24" spans="1:14" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="6"/>
+      <c r="B24" s="6"/>
+      <c r="C24" s="6"/>
+      <c r="D24" s="6"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="37" t="s">
+        <v>69</v>
+      </c>
+      <c r="G24" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="H24" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="I24" s="27">
+        <v>46122</v>
+      </c>
+      <c r="J24" s="28" t="s">
+        <v>84</v>
+      </c>
+      <c r="K24" s="32" t="s">
         <v>23</v>
       </c>
-      <c r="I6" s="22" t="s">
-[...14 lines deleted...]
-      <c r="N6" s="25" t="s">
+      <c r="L24" s="38"/>
+      <c r="M24" s="23"/>
+      <c r="N24" s="24"/>
+    </row>
+    <row r="25" spans="1:14" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="6"/>
+      <c r="B25" s="6"/>
+      <c r="C25" s="6"/>
+      <c r="D25" s="6"/>
+      <c r="E25" s="6"/>
+      <c r="F25" s="27">
+        <v>46157</v>
+      </c>
+      <c r="G25" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="H25" s="29"/>
+      <c r="I25" s="19" t="s">
+        <v>71</v>
+      </c>
+      <c r="J25" s="23" t="s">
+        <v>72</v>
+      </c>
+      <c r="K25" s="24" t="s">
         <v>7</v>
       </c>
-    </row>
-[...31 lines deleted...]
-      <c r="K7" s="25" t="s">
+      <c r="L25" s="38"/>
+      <c r="M25" s="23"/>
+      <c r="N25" s="24"/>
+    </row>
+    <row r="26" spans="1:14" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="6"/>
+      <c r="B26" s="6"/>
+      <c r="C26" s="6"/>
+      <c r="D26" s="6"/>
+      <c r="E26" s="6"/>
+      <c r="F26" s="35"/>
+      <c r="G26" s="23"/>
+      <c r="H26" s="20"/>
+      <c r="I26" s="53">
+        <v>46122</v>
+      </c>
+      <c r="J26" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="K26" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="L26" s="38"/>
+      <c r="M26" s="23"/>
+      <c r="N26" s="24"/>
+    </row>
+    <row r="27" spans="1:14" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="6"/>
+      <c r="B27" s="6"/>
+      <c r="C27" s="6"/>
+      <c r="D27" s="6"/>
+      <c r="E27" s="6"/>
+      <c r="F27" s="40"/>
+      <c r="G27" s="43"/>
+      <c r="H27" s="41"/>
+      <c r="I27" s="27">
+        <v>46171</v>
+      </c>
+      <c r="J27" s="28" t="s">
+        <v>74</v>
+      </c>
+      <c r="K27" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="L7" s="27" t="s">
-[...741 lines deleted...]
-      <c r="N27" s="25"/>
+      <c r="L27" s="38"/>
+      <c r="M27" s="23"/>
+      <c r="N27" s="24"/>
     </row>
     <row r="28" spans="1:14" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="42"/>
-      <c r="B28" s="43"/>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="6"/>
       <c r="F28" s="6"/>
       <c r="G28" s="7"/>
       <c r="H28" s="6"/>
-      <c r="I28" s="46">
+      <c r="I28" s="44">
         <v>46172</v>
       </c>
-      <c r="J28" s="47" t="s">
-[...2 lines deleted...]
-      <c r="K28" s="48" t="s">
+      <c r="J28" s="45" t="s">
+        <v>79</v>
+      </c>
+      <c r="K28" s="46" t="s">
         <v>7</v>
       </c>
-      <c r="L28" s="49"/>
-[...1 lines deleted...]
-      <c r="N28" s="50"/>
+      <c r="L28" s="47"/>
+      <c r="M28" s="43"/>
+      <c r="N28" s="48"/>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A29" s="6"/>
-      <c r="B29" s="6"/>
       <c r="C29" s="6"/>
       <c r="D29" s="6"/>
       <c r="E29" s="6"/>
       <c r="F29" s="6"/>
       <c r="G29" s="7"/>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="7"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="7"/>
       <c r="N29" s="6"/>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A30" s="6"/>
-      <c r="B30" s="6"/>
       <c r="C30" s="6"/>
       <c r="D30" s="6"/>
       <c r="E30" s="6"/>
       <c r="F30" s="6"/>
       <c r="G30" s="7"/>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="7"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="7"/>
       <c r="N30" s="6"/>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A31" s="6"/>
-      <c r="B31" s="6"/>
       <c r="C31" s="6"/>
       <c r="D31" s="6"/>
       <c r="E31" s="6"/>
       <c r="F31" s="6"/>
       <c r="G31" s="7"/>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="7"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="7"/>
       <c r="N31" s="6"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A32" s="6"/>
-      <c r="B32" s="6"/>
       <c r="C32" s="6"/>
       <c r="D32" s="6"/>
       <c r="E32" s="6"/>
       <c r="F32" s="6"/>
       <c r="G32" s="7"/>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="7"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="7"/>
       <c r="N32" s="6"/>
     </row>
-    <row r="33" spans="1:14" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B33" s="6"/>
+    <row r="33" spans="3:14" x14ac:dyDescent="0.25">
       <c r="C33" s="6"/>
       <c r="D33" s="6"/>
       <c r="E33" s="6"/>
       <c r="G33" s="5"/>
       <c r="I33" s="6"/>
       <c r="J33" s="7"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="7"/>
       <c r="N33" s="6"/>
     </row>
-    <row r="34" spans="1:14" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="E34" s="6"/>
+    <row r="34" spans="3:14" x14ac:dyDescent="0.25">
       <c r="G34" s="5"/>
       <c r="J34" s="5"/>
       <c r="M34" s="5"/>
     </row>
-    <row r="35" spans="1:14" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="E35" s="6"/>
+    <row r="35" spans="3:14" x14ac:dyDescent="0.25">
       <c r="J35" s="5"/>
       <c r="M35" s="5"/>
-    </row>
-[...8 lines deleted...]
-      <c r="E37" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="F2:H2"/>
     <mergeCell ref="I2:K2"/>
     <mergeCell ref="L2:N2"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="38" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1622 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CALENDRIER GENERAL</vt:lpstr>
-      <vt:lpstr>INTERCLUBS</vt:lpstr>
-[...4 lines deleted...]
-      <vt:lpstr>SENIORS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Aurélien PALHEC</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>